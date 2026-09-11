--- v2 (2026-06-21)
+++ v3 (2026-09-11)
@@ -825,276 +825,276 @@
     <row r="2" spans="1:6" customHeight="1" ht="39">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="18">
       <c r="B3" s="10" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="18">
       <c r="A4" s="11">
         <v>1</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="13">
-        <v>9.9</v>
+        <v>10.4</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6" customHeight="1" ht="18">
       <c r="A5" s="11">
         <v>2</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="13">
-        <v>8.91</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" customHeight="1" ht="18">
       <c r="A6" s="11">
         <v>3</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="13">
-        <v>8.91</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:6" customHeight="1" ht="18">
       <c r="A7" s="11">
         <v>4</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="13">
         <v>4.5</v>
       </c>
       <c r="D7" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:6" customHeight="1" ht="18">
       <c r="A8" s="11">
         <v>5</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="13">
         <v>2.5</v>
       </c>
       <c r="D8" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:6" customHeight="1" ht="18">
       <c r="B9" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="18">
       <c r="A10" s="11">
         <v>6</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="13">
-        <v>6.6</v>
+        <v>7</v>
       </c>
       <c r="D10" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="18">
       <c r="A11" s="11">
         <v>7</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="13">
-        <v>6.2</v>
+        <v>6.6</v>
       </c>
       <c r="D11" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="18">
       <c r="B12" s="10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="18">
       <c r="A13" s="11">
         <v>8</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="13">
-        <v>6.2</v>
+        <v>6.6</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="18">
       <c r="A14" s="11">
         <v>9</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="13">
-        <v>6</v>
+        <v>6.2</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="18">
       <c r="A15" s="11">
         <v>10</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="13">
-        <v>6</v>
+        <v>6.2</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:6" customHeight="1" ht="18">
       <c r="B16" s="10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="1" ht="18">
       <c r="A17" s="11">
         <v>11</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="13">
         <v>1.8</v>
       </c>
       <c r="D17" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:6" customHeight="1" ht="18">
       <c r="A18" s="11">
         <v>12</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="13">
-        <v>1.85</v>
+        <v>1.8</v>
       </c>
       <c r="D18" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:6" customHeight="1" ht="18">
       <c r="A19" s="11">
         <v>13</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="13">
         <v>2.4</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:6" customHeight="1" ht="18">
       <c r="A20" s="11">
         <v>14</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="13">
         <v>2.3</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:6" customHeight="1" ht="18">
       <c r="A21" s="11">
         <v>15</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="13">
-        <v>2.6</v>
+        <v>2.4</v>
       </c>
       <c r="D21" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:6" customHeight="1" ht="18">
       <c r="A22" s="11">
         <v>16</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="13">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
       <c r="D22" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:6" customHeight="1" ht="18">
       <c r="A23" s="11">
         <v>17</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="13">
         <v>1.1</v>
       </c>
       <c r="D23" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:6" customHeight="1" ht="18">
       <c r="A24" s="11">
         <v>18</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>26</v>
@@ -1242,51 +1242,51 @@
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:6" customHeight="1" ht="18">
       <c r="A36" s="11">
         <v>28</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C36" s="13">
         <v>1</v>
       </c>
       <c r="D36" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:6" customHeight="1" ht="18">
       <c r="A37" s="11">
         <v>29</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C37" s="13">
-        <v>0.55</v>
+        <v>0.48</v>
       </c>
       <c r="D37" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:6" customHeight="1" ht="18">
       <c r="A38" s="11">
         <v>30</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C38" s="13">
         <v>0.3</v>
       </c>
       <c r="D38" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:6" customHeight="1" ht="18">
       <c r="A39" s="11">
         <v>31</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>41</v>
@@ -1444,107 +1444,107 @@
         <v>41</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C52" s="13">
         <v>0.45</v>
       </c>
       <c r="D52" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53" s="10" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="11">
         <v>42</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C54" s="13">
-        <v>235</v>
+        <v>215</v>
       </c>
       <c r="D54" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="11">
         <v>43</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C55" s="13">
-        <v>235</v>
+        <v>215</v>
       </c>
       <c r="D55" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="11">
         <v>44</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C56" s="13">
-        <v>235</v>
+        <v>215</v>
       </c>
       <c r="D56" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="11">
         <v>45</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C57" s="13">
-        <v>200</v>
+        <v>185</v>
       </c>
       <c r="D57" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="11">
         <v>46</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C58" s="13">
-        <v>200</v>
+        <v>185</v>
       </c>
       <c r="D58" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="11">
         <v>47</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C59" s="13">
         <v>110</v>
       </c>
       <c r="D59" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="11">
         <v>48</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>62</v>
@@ -1570,51 +1570,51 @@
         <v>56</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="11">
         <v>50</v>
       </c>
       <c r="B62" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C62" s="13">
         <v>100</v>
       </c>
       <c r="D62" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="11">
         <v>51</v>
       </c>
       <c r="B63" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C63" s="13">
-        <v>235</v>
+        <v>215</v>
       </c>
       <c r="D63" s="14" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;RKare Pluss, https://kareplus.lv/
 </oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>