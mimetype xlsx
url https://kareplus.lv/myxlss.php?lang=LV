--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -1,59 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
-    <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="База" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF808080"/>
         <sz val="16"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Kare Pluss</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF808080"/>
@@ -244,282 +245,287 @@
   <si>
     <t>5A - negabarīts</t>
   </si>
   <si>
     <t>12A - skārds</t>
   </si>
   <si>
     <t>12AM - automašīnas</t>
   </si>
   <si>
     <t>12M – nolietotas automašīnas bez dzinēja</t>
   </si>
   <si>
     <t>12MS - sadzīves tehnika</t>
   </si>
   <si>
     <t>16A - skaidas</t>
   </si>
   <si>
     <t>5AN - smagie negabarīta ražošanas atkritumi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="8">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF808080"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF808080"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FFC0504D"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FFC0504D"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF808080"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...5 lines deleted...]
-      <patternFill patternType="none"/>
+      <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFD8D8D8"/>
+        <fgColor rgb="FFD9D9D9"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+      <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF696969"/>
       </left>
       <right style="thin">
         <color rgb="FF696969"/>
       </right>
       <top style="thin">
         <color rgb="FF696969"/>
       </top>
       <bottom style="thin">
         <color rgb="FF696969"/>
       </bottom>
+      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="15">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...5 lines deleted...]
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="4" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="4" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="6" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...2 lines deleted...]
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
-[...2 lines deleted...]
-    <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="3" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="5" numFmtId="164" fillId="0" borderId="3" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae9cb3a548d510e1de8ce7b75ccec2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1304925" cy="619125"/>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>923925</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>733425</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Рисунок 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
-        <a:xfrm rot="0"/>
+        <a:xfrm rot="0">
+          <a:ext cx="1304925" cy="619125"/>
+        </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:oneCellAnchor>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -765,280 +771,278 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <pane xSplit="6" ySplit="2" topLeftCell="G3" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
+      <pane xSplit="6" ySplit="2" activePane="bottomRight" state="frozen" topLeftCell="G3"/>
+      <selection pane="bottomRight" activeCell="A63" sqref="A63:D63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="22.2" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="true" style="2"/>
     <col min="2" max="2" width="73" customWidth="true" style="1"/>
     <col min="3" max="3" width="19" customWidth="true" style="9"/>
     <col min="4" max="4" width="10.140625" customWidth="true" style="3"/>
     <col min="5" max="5" width="9.140625" customWidth="true" style="1"/>
     <col min="6" max="6" width="9.140625" customWidth="true" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" customHeight="1" ht="81.59999999999999">
+    <row r="1" spans="1:6" customHeight="1" ht="81.6">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
     </row>
     <row r="2" spans="1:6" customHeight="1" ht="39">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="18">
       <c r="B3" s="10" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="18">
       <c r="A4" s="11">
         <v>1</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="13">
-        <v>10.4</v>
+        <v>10.8</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6" customHeight="1" ht="18">
       <c r="A5" s="11">
         <v>2</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="13">
-        <v>9.359999999999999</v>
+        <v>9.72</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:6" customHeight="1" ht="18">
       <c r="A6" s="11">
         <v>3</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="13">
-        <v>9.359999999999999</v>
+        <v>9.72</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:6" customHeight="1" ht="18">
       <c r="A7" s="11">
         <v>4</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="13">
-        <v>4.5</v>
+        <v>4.95</v>
       </c>
       <c r="D7" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:6" customHeight="1" ht="18">
       <c r="A8" s="11">
         <v>5</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="13">
         <v>2.5</v>
       </c>
       <c r="D8" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:6" customHeight="1" ht="18">
       <c r="B9" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="18">
       <c r="A10" s="11">
         <v>6</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="13">
-        <v>7</v>
+        <v>7.3</v>
       </c>
       <c r="D10" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="18">
       <c r="A11" s="11">
         <v>7</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="13">
-        <v>6.6</v>
+        <v>6.8</v>
       </c>
       <c r="D11" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="18">
       <c r="B12" s="10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="18">
       <c r="A13" s="11">
         <v>8</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="13">
-        <v>6.6</v>
+        <v>6.8</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="18">
       <c r="A14" s="11">
         <v>9</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="13">
-        <v>6.2</v>
+        <v>6.3</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="18">
       <c r="A15" s="11">
         <v>10</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="13">
-        <v>6.2</v>
+        <v>6.3</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:6" customHeight="1" ht="18">
       <c r="B16" s="10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="1" ht="18">
       <c r="A17" s="11">
         <v>11</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="13">
-        <v>1.8</v>
+        <v>1.75</v>
       </c>
       <c r="D17" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:6" customHeight="1" ht="18">
       <c r="A18" s="11">
         <v>12</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="13">
-        <v>1.8</v>
+        <v>1.75</v>
       </c>
       <c r="D18" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:6" customHeight="1" ht="18">
       <c r="A19" s="11">
         <v>13</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="13">
         <v>2.4</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:6" customHeight="1" ht="18">
       <c r="A20" s="11">
         <v>14</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>22</v>
@@ -1167,497 +1171,493 @@
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:6" customHeight="1" ht="18">
       <c r="A30" s="11">
         <v>23</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="13">
         <v>1.2</v>
       </c>
       <c r="D30" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:6" customHeight="1" ht="18">
       <c r="A31" s="11">
         <v>24</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="13">
-        <v>1</v>
+        <v>1.0</v>
       </c>
       <c r="D31" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:6" customHeight="1" ht="18">
       <c r="A32" s="11">
         <v>25</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="13">
         <v>0.5</v>
       </c>
       <c r="D32" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:6" customHeight="1" ht="18">
       <c r="A33" s="11">
         <v>26</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C33" s="13">
-        <v>8</v>
+        <v>8.0</v>
       </c>
       <c r="D33" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:6" customHeight="1" ht="18">
       <c r="B34" s="10" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="35" spans="1:6" customHeight="1" ht="18">
       <c r="A35" s="11">
         <v>27</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C35" s="13">
         <v>1.4</v>
       </c>
       <c r="D35" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:6" customHeight="1" ht="18">
       <c r="A36" s="11">
         <v>28</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C36" s="13">
-        <v>1</v>
+        <v>1.0</v>
       </c>
       <c r="D36" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:6" customHeight="1" ht="18">
       <c r="A37" s="11">
         <v>29</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C37" s="13">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="D37" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:6" customHeight="1" ht="18">
       <c r="A38" s="11">
         <v>30</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C38" s="13">
         <v>0.3</v>
       </c>
       <c r="D38" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:6" customHeight="1" ht="18">
       <c r="A39" s="11">
         <v>31</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C39" s="13">
         <v>0.2</v>
       </c>
       <c r="D39" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:6" customHeight="1" ht="18">
       <c r="B40" s="10" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="41" spans="1:6" customHeight="1" ht="18">
       <c r="A41" s="11">
         <v>32</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="13">
-        <v>2</v>
+        <v>2.0</v>
       </c>
       <c r="D41" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:6" customHeight="1" ht="18">
       <c r="A42" s="11">
         <v>33</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C42" s="13">
         <v>1.1</v>
       </c>
       <c r="D42" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:6" customHeight="1" ht="18">
       <c r="A43" s="11">
         <v>34</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C43" s="13">
         <v>0.7</v>
       </c>
       <c r="D43" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:6" customHeight="1" ht="18">
       <c r="B44" s="10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="45" spans="1:6" customHeight="1" ht="18">
       <c r="A45" s="11">
         <v>35</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C45" s="13">
-        <v>20</v>
+        <v>20.0</v>
       </c>
       <c r="D45" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:6" customHeight="1" ht="18">
       <c r="A46" s="11">
         <v>36</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C46" s="13">
-        <v>12</v>
+        <v>12.0</v>
       </c>
       <c r="D46" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:6" customHeight="1" ht="18">
       <c r="A47" s="11">
         <v>37</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C47" s="13">
-        <v>8</v>
+        <v>8.0</v>
       </c>
       <c r="D47" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:6" customHeight="1" ht="18">
       <c r="B48" s="10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="49" spans="1:6" customHeight="1" ht="18">
       <c r="A49" s="11">
         <v>38</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C49" s="13">
-        <v>0.85</v>
+        <v>0.95</v>
       </c>
       <c r="D49" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:6" customHeight="1" ht="18">
       <c r="A50" s="11">
         <v>39</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C50" s="13">
         <v>0.7</v>
       </c>
       <c r="D50" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:6" customHeight="1" ht="18">
       <c r="A51" s="11">
         <v>40</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C51" s="13">
-        <v>0.85</v>
+        <v>0.95</v>
       </c>
       <c r="D51" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="11">
         <v>41</v>
       </c>
       <c r="B52" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C52" s="13">
-        <v>0.45</v>
+        <v>0.6</v>
       </c>
       <c r="D52" s="14" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="B53" s="10" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="11">
         <v>42</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C54" s="13">
-        <v>215</v>
+        <v>235.0</v>
       </c>
       <c r="D54" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="11">
         <v>43</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C55" s="13">
-        <v>215</v>
+        <v>235.0</v>
       </c>
       <c r="D55" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="11">
         <v>44</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C56" s="13">
-        <v>215</v>
+        <v>235.0</v>
       </c>
       <c r="D56" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="11">
         <v>45</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C57" s="13">
-        <v>185</v>
+        <v>200.0</v>
       </c>
       <c r="D57" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="11">
         <v>46</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C58" s="13">
-        <v>185</v>
+        <v>200.0</v>
       </c>
       <c r="D58" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="11">
         <v>47</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C59" s="13">
-        <v>110</v>
+        <v>110.0</v>
       </c>
       <c r="D59" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="11">
         <v>48</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C60" s="13">
-        <v>55</v>
+        <v>55.0</v>
       </c>
       <c r="D60" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="11">
         <v>49</v>
       </c>
       <c r="B61" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C61" s="13">
-        <v>40</v>
+        <v>40.0</v>
       </c>
       <c r="D61" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="11">
         <v>50</v>
       </c>
       <c r="B62" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C62" s="13">
-        <v>100</v>
+        <v>100.0</v>
       </c>
       <c r="D62" s="14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="11">
         <v>51</v>
       </c>
       <c r="B63" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C63" s="13">
-        <v>215</v>
+        <v>235.0</v>
       </c>
       <c r="D63" s="14" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1ps"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;RKare Pluss, https://kareplus.lv/
 </oddHeader>
-    <oddFooter/>
-[...3 lines deleted...]
-    <firstFooter/>
   </headerFooter>
-  <drawing r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>База</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>kareplus.lv</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Исходная база данных</dc:title>
   <dc:description>Исходная база данных</dc:description>
   <dc:subject>Исходная база данных</dc:subject>
   <cp:keywords>Исходная база данных</cp:keywords>
   <cp:category>Загрузка</cp:category>
 </cp:coreProperties>
 </file>